--- v3 (2026-09-01)
+++ v4 (2026-11-01)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>RAKAYUKU ERP - SISTEM MANAJEMEN PRODUKSI</t>
   </si>
   <si>
     <t>LAPORAN ANALISA KEUANGAN PROYEK</t>
   </si>
   <si>
     <t>KONFIGURASI LAPORAN</t>
   </si>
   <si>
     <t>Periode Analisa</t>
   </si>
   <si>
     <t>: 30 DAYS</t>
   </si>
   <si>
     <t>Waktu Generasi</t>
   </si>
   <si>
-    <t>: 02 September 2026, 01:57</t>
+    <t>: 01 November 2026, 16:22</t>
   </si>
   <si>
     <t>Total Proyek</t>
   </si>
   <si>
     <t>: 0 Proyek</t>
   </si>
   <si>
     <t>RINGKASAN EKSEKUTIF AKHIR PERIODE</t>
   </si>
   <si>
     <t>METRIK UTAMA</t>
   </si>
   <si>
     <t>NILAI TOTAL (IDR)</t>
   </si>
   <si>
     <t>PERSENTASE / KETERANGAN</t>
   </si>
   <si>
     <t>Total Pendapatan (Omzet)</t>
   </si>
   <si>
     <t>Berdasarkan 0 proyek</t>
   </si>
@@ -676,51 +676,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A7" sqref="A7:E11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28.565" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="30.85" bestFit="true" customWidth="true" style="3"/>
+    <col min="2" max="2" width="29.707" bestFit="true" customWidth="true" style="3"/>
     <col min="3" max="3" width="9.10" bestFit="true" style="3"/>
     <col min="4" max="4" width="24.565" bestFit="true" customWidth="true" style="3"/>
     <col min="5" max="5" width="25" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">