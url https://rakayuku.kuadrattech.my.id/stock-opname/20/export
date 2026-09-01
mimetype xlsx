--- v0 (2026-07-03)
+++ v1 (2026-09-01)
@@ -73,51 +73,51 @@
   <si>
     <t>Lembar</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Tanggal Opname: 23/06/2026</t>
   </si>
   <si>
     <t>Status: COMPLETED</t>
   </si>
   <si>
     <t>Total Item: 1</t>
   </si>
   <si>
     <t>Total Surplus: +1.00</t>
   </si>
   <si>
     <t>Total Defisit: -0.00</t>
   </si>
   <si>
     <t>Catatan: -</t>
   </si>
   <si>
-    <t>Export: 03 July 2026 12:19</t>
+    <t>Export: 02 September 2026 02:57</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -511,51 +511,51 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A5" sqref="A5:H5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="82.266" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="27.422" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.853" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="30.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="36.134" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:8" customHeight="1" ht="22">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">